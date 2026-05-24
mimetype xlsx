--- v0 (2026-03-25)
+++ v1 (2026-05-24)
@@ -412,51 +412,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:C5"/>
+  <dimension ref="A1:C7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Produits</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>code-barres</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>type d'erreur</t>
         </is>
       </c>
     </row>
     <row r="2">
@@ -492,50 +492,80 @@
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Boulgour Gros 1kg Grain de Frais</t>
         </is>
       </c>
       <c r="B4" t="b">
         <v>0</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Oeufs BIO Boite de 6 Pic St Loup Trébuchon</t>
         </is>
       </c>
       <c r="B5" t="b">
         <v>0</v>
       </c>
       <c r="C5" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>test popo</t>
+        </is>
+      </c>
+      <c r="B6" t="b">
+        <v>0</v>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t>Bouteille de lait</t>
+        </is>
+      </c>
+      <c r="B7" t="b">
+        <v>0</v>
+      </c>
+      <c r="C7" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="1" footer="0.5" header="0.5" left="0.75" right="0.75" top="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins bottom="1" footer="0.5" header="0.5" left="0.75" right="0.75" top="1"/>